--- v0 (2026-04-26)
+++ v1 (2026-06-25)
@@ -79,51 +79,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">❦</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by the Language Creator on 26th April 2026</w:t>
+        <w:t xml:space="preserve">Generated by the Language Creator on 25th June 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas" w:cs="Consolas"/>
@@ -728,53 +728,146 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
         <w:t>Orthography</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Here are the various components of the orthography:&lt;h3&gt;Simple letters&lt;/h3&gt;&lt;table class='orthotable'&gt;&lt;tr&gt;&lt;td&gt;a /a/&lt;/td&gt;&lt;td&gt;k /k/&lt;/td&gt;&lt;td&gt;t /t/&lt;/td&gt;&lt;td&gt;y /ɨ/&lt;/td&gt;&lt;/tr&gt;&lt;/table&gt;&lt;/table&gt;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Here are the various components of the orthography:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simple letters</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2400" w:type="dxa"/>
+        <w:gridCol w:w="2400" w:type="dxa"/>
+        <w:gridCol w:w="2400" w:type="dxa"/>
+        <w:gridCol w:w="2400" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:color="000000"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a /a/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">k /k/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">t /t/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">y /ɨ/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>Word Classes and Morphology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Number and Gender</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc16"/>
@@ -884,760 +977,760 @@
         </w:rPr>
         <w:t xml:space="preserve">	(1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ kɨkakɨtɨkaka kɨtatɨka kɨtakɨtɨtɨtɨ kɨkakɨka tatakɨka kɨkɨtɨkakata tɨtakɨtɨtata takata kɨtakatata kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="940" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨtɨkaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-atɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakɨtɨtɨtɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">tat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">knife</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">yon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="760" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨtɨkaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-ta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtakɨtɨtata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">takata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakatat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">blind</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">plur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">three</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2088,590 +2181,590 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtakɨka tatatatɨtakɨ takɨtɨkata kɨ ka kɨta kakɨkɨkɨta takakɨtata ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="686" w:type="dxa"/>
+        <w:gridCol w:w="803" w:type="dxa"/>
+        <w:gridCol w:w="1156" w:type="dxa"/>
+        <w:gridCol w:w="980" w:type="dxa"/>
+        <w:gridCol w:w="803" w:type="dxa"/>
+        <w:gridCol w:w="686" w:type="dxa"/>
+        <w:gridCol w:w="1039" w:type="dxa"/>
+        <w:gridCol w:w="862" w:type="dxa"/>
+        <w:gridCol w:w="980" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatatatɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨkat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kakɨkɨkɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="803" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tiger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">kill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="803" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="1039" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="862" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">because</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">be</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">takakɨtata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">happy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2766,140 +2859,140 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[tɨtɨkakɨta ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨkakɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">love</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3031,182 +3124,182 @@
         </w:rPr>
         <w:t xml:space="preserve">	(4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨkatɨ tɨtɨkakɨta ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨkatɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨkakɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.sing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">love</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3342,182 +3435,182 @@
         </w:rPr>
         <w:t xml:space="preserve">	(5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨkatɨ tɨtɨkakɨta ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨkatɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨkakɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.sing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">love</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3637,442 +3730,442 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ kɨkakɨtɨtaka kɨtakɨka kɨkɨtatɨtɨkɨ katɨtɨkɨta ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1060" w:type="dxa"/>
+        <w:gridCol w:w="676" w:type="dxa"/>
+        <w:gridCol w:w="792" w:type="dxa"/>
+        <w:gridCol w:w="1140" w:type="dxa"/>
+        <w:gridCol w:w="676" w:type="dxa"/>
+        <w:gridCol w:w="792" w:type="dxa"/>
+        <w:gridCol w:w="1140" w:type="dxa"/>
+        <w:gridCol w:w="966" w:type="dxa"/>
+        <w:gridCol w:w="792" w:type="dxa"/>
+        <w:gridCol w:w="1024" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨtɨtaka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨtatɨtɨkɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtɨkɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcW w:w="1140" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kikakititaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcW w:w="1140" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kikitatitiki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="966" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="1024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -4138,312 +4231,312 @@
         </w:rPr>
         <w:t xml:space="preserve">	(7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtakakɨ takɨtɨtɨkɨtɨ kɨtɨkakɨ kɨtakakɨtɨta]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨtɨkɨtɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakakɨtɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">boy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">apple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -4500,150 +4593,150 @@
         <w:t xml:space="preserve">	(8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨkatɨ kɨtɨkakɨ kɨtakakɨtɨta]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨkatɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakakɨtɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.sing</w:t>
@@ -4652,73 +4745,73 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">apple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -4775,150 +4868,150 @@
         <w:t xml:space="preserve">	(9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[takatɨ kɨtɨkakɨ kɨtakakɨtɨta]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">takatɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakakɨtɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1excl.sing</w:t>
@@ -4927,73 +5020,73 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">apple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -5049,375 +5142,375 @@
         </w:rPr>
         <w:t xml:space="preserve">	(10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtakakɨ katɨtɨkɨkɨtɨ kɨtɨkakɨ kɨkɨkɨkɨkakɨ katata kɨtakakɨ kɨtɨtɨkakɨta kɨtakɨka kɨkakɨkakɨka tatɨtɨkata kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="940" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtɨkɨkɨtɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨkɨkɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-akakɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hunter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">daughter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -5439,370 +5532,370 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="1000" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtɨkakɨta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨkakɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">tatɨtɨkat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">neighbour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">son</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">kiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -5952,183 +6045,183 @@
         </w:rPr>
         <w:t xml:space="preserve">	(11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[tɨkɨkakɨ takatɨtɨkɨta]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">tɨk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨtɨkɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -6201,442 +6294,442 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[tɨkakɨka kakɨtɨkata takatɨtɨkɨta tɨkɨkɨtɨka kɨ ka kɨtakɨtaka kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="671" w:type="dxa"/>
+        <w:gridCol w:w="786" w:type="dxa"/>
+        <w:gridCol w:w="1016" w:type="dxa"/>
+        <w:gridCol w:w="1131" w:type="dxa"/>
+        <w:gridCol w:w="959" w:type="dxa"/>
+        <w:gridCol w:w="786" w:type="dxa"/>
+        <w:gridCol w:w="671" w:type="dxa"/>
+        <w:gridCol w:w="1016" w:type="dxa"/>
+        <w:gridCol w:w="959" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kakɨtɨkata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨtɨkɨta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkɨkɨtɨk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakɨtak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="671" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">little</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="959" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">have</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="671" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="959" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">want</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
@@ -6669,91 +6762,91 @@
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
@@ -7039,140 +7132,140 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[tɨtɨkakɨta ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨkakɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">love</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -7310,269 +7403,269 @@
         </w:rPr>
         <w:t xml:space="preserve">	(14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ takɨtɨkatatɨ kɨtɨtakakɨka takɨtaka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="940" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨkatatɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtakakɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">surface</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -7628,988 +7721,988 @@
         </w:rPr>
         <w:t xml:space="preserve">	(15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ takatɨtatɨka tatɨkakɨkɨka takatɨkɨ]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="940" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨtatɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatɨkakɨkɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨkɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inside</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">into the box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">takaty Kykakyka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	(16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[takatɨ kɨkakɨka]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="1060" w:type="dxa"/>
+        <w:gridCol w:w="940" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1excl.sing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc32"/>
+      <w:r>
+        <w:t>Syntax</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc33"/>
+      <w:r>
+        <w:t>Basic Clause Structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc34"/>
+      <w:r>
+        <w:t>Constituent Order</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constituent order describes the typical arrangement of the subject (S), verb (V) and object (O) in simple declarative clauses. It is a fundamental parameter in grammatical description and forms one of the clearest ways of characterising the overall structure of a language’s clause system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="330"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katakikataka has basic Subject–Object–Verb (SOV) word order. The subject precedes the object, and the verb appears at the end of the clause. This is one of the most frequent patterns cross-linguistically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="330"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following examples illustrate the basic, unmarked, constituent order in Katakikataka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kytykaky katytakykata kytakyka katytykykyty takytykata ky ka.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	(17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[kɨtɨkakɨ katɨtakɨkata kɨtakɨka katɨtɨkɨkɨtɨ takɨtɨkata kɨ ka]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtakɨkata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtɨkɨkɨtɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨkat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">box</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+              <w:t xml:space="preserve">jaguar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inside</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">to</w:t>
-[...150 lines deleted...]
-            <w:tcW w:w="1060" w:type="dxa"/>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1excl.sing</w:t>
-[...528 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">hunter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">kill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -8684,51 +8777,51 @@
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
@@ -8792,718 +8885,718 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ tɨtɨtakatakɨ kɨtakakɨ katɨtɨkɨkɨtɨ kɨtakakɨ kɨkɨkɨkɨkakɨ kɨtakɨka kɨkɨkɨkatakɨ tɨkakatɨta kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="940" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨtakatakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtɨkɨkɨtɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨkɨkɨkakɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hunter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">daughter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨkɨkatakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkakatɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -9700,255 +9793,255 @@
         <w:t xml:space="preserve">	(19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[katata kɨtakakɨ kɨkakɨkakɨka kɨtakakɨ takatatatɨka kɨtɨkakɨ tɨkatatɨtɨta]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">katata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkakɨkakɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatatatɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.sing</w:t>
@@ -9957,267 +10050,267 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">son</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">friend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkatatɨtɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">book</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
@@ -10301,375 +10394,375 @@
         </w:rPr>
         <w:t xml:space="preserve">	(20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ katɨtɨkɨkɨtɨ kɨtakɨka katɨtakɨkata kɨka kɨtakɨka tatatatɨtakɨ kɨka kɨtakɨka tɨtɨtakatakɨ takɨtɨkata kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtɨkɨkɨtɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katɨtakɨkata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-akɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hunter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jaguar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10691,429 +10784,917 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="1156" w:type="dxa"/>
+        <w:gridCol w:w="686" w:type="dxa"/>
+        <w:gridCol w:w="686" w:type="dxa"/>
+        <w:gridCol w:w="803" w:type="dxa"/>
+        <w:gridCol w:w="1156" w:type="dxa"/>
+        <w:gridCol w:w="980" w:type="dxa"/>
+        <w:gridCol w:w="803" w:type="dxa"/>
+        <w:gridCol w:w="686" w:type="dxa"/>
+        <w:gridCol w:w="1039" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatatatɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtɨtakatakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨkat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">active</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The hunter killed the jaguars, the tigers and the lions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc38"/>
+      <w:r>
+        <w:t>Modifiers and Determiners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ordering of demonstratives, articles (if present), and other modifiers in Katakikataka provides further insight into the structure of the noun phrase. These elements frequently exhibit fixed positions and may reveal whether the language favours head-initial or head-final patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc39"/>
+      <w:r>
+        <w:t>Complex Sentences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc40"/>
+      <w:r>
+        <w:t>Relative Clauses</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katakikataka forms relative clauses by placing them before the noun they modify. The modifier takes the form of a finite clause that precedes the head noun without any relative pronoun. The clause shows ordinary clausal structure, with the role of the head noun recoverable from the syntactic position inside the clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="330"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To illustrate how relative clauses work, let us begin with a simple sentence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kytakyka tatykykytaky kytytataka ky ka.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	(21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
-[...18 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatɨkɨkɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtatak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tiger</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">and</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">cat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">kill</w:t>
+              <w:t xml:space="preserve">pat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11163,429 +11744,705 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The hunter killed the jaguars, the tigers and the lions.</w:t>
+        <w:t xml:space="preserve">I patted the cat.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="330"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The ordering of demonstratives, articles (if present), and other modifiers in Katakikataka provides further insight into the structure of the noun phrase. These elements frequently exhibit fixed positions and may reveal whether the language favours head-initial or head-final patterns.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">To illustrate how relative clauses work, let us begin with a simple sentence:</w:t>
+        <w:t xml:space="preserve">We can now add a relative clause modifying the noun:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kytakyka tatykykytaky kytytataka ky ka.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">	(21)</w:t>
+        <w:t xml:space="preserve">Kytakyka tytakytytata kytakatata ky ka kytakyka tatykykytaky kytytataka ky ka.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	(22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">[kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
+        <w:t xml:space="preserve">[kɨtakɨka tɨtakɨtɨtata kɨtakatata kɨ ka kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtakɨtɨtata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakatat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mouse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">catch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">active</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatɨkɨkɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtatak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the</w:t>
-[...42 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">cat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -11651,421 +12508,421 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">I patted the cat.</w:t>
+        <w:t xml:space="preserve">I patted the cat that caught the mouse.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="330"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">We can now add a relative clause modifying the noun:</w:t>
+        <w:t xml:space="preserve">Relative clauses may themselves contain other relative clauses:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kytakyka tytakytytata kytakatata ky ka kytakyka tatykykytaky kytytataka ky ka.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">	(22)</w:t>
+        <w:t xml:space="preserve">Kytakyka kykytytytyky tykakatyta ky ka kytakyka tytakytytata kytakatata ky ka kytakyka tatykykytaky kytytataka ky ka.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	(23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">[kɨtakɨka tɨtakɨtɨtata kɨtakatata kɨ ka kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
+        <w:t xml:space="preserve">[kɨtakɨka kɨkɨtɨtɨtɨkɨ tɨkakatɨta kɨ ka kɨtakɨka tɨtakɨtɨtata kɨtakatata kɨ ka kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨtɨtɨtɨkɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkakatɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-akɨka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mouse</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="760" w:type="dxa"/>
+              <w:t xml:space="preserve">cheese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">catch</w:t>
+              <w:t xml:space="preserve">eat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12115,1243 +12972,479 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1060" w:type="dxa"/>
+        <w:gridCol w:w="1115" w:type="dxa"/>
+        <w:gridCol w:w="945" w:type="dxa"/>
+        <w:gridCol w:w="775" w:type="dxa"/>
+        <w:gridCol w:w="661" w:type="dxa"/>
+        <w:gridCol w:w="1002" w:type="dxa"/>
+        <w:gridCol w:w="661" w:type="dxa"/>
+        <w:gridCol w:w="775" w:type="dxa"/>
+        <w:gridCol w:w="1115" w:type="dxa"/>
+        <w:gridCol w:w="945" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtakɨtɨtata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakatat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatɨkɨkɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtatak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1115" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cat</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">mouse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pat</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+              <w:t xml:space="preserve">catch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="661" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="1002" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...311 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="775" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="1115" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cheese</w:t>
-[...536 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">cat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="945" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
@@ -13384,91 +13477,91 @@
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
@@ -13594,826 +13687,826 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[takatɨ kɨkatɨtata kɨ ka kɨtakɨka kɨkɨtɨtɨtɨkɨ tɨkakatɨta kɨ ka kɨtakɨka tɨtakɨtɨtata kɨtakatata kɨ ka kɨtakɨka tatɨkɨkɨtakɨ kɨtɨtataka kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1060" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="1016" w:type="dxa"/>
+        <w:gridCol w:w="959" w:type="dxa"/>
+        <w:gridCol w:w="786" w:type="dxa"/>
+        <w:gridCol w:w="671" w:type="dxa"/>
+        <w:gridCol w:w="1016" w:type="dxa"/>
+        <w:gridCol w:w="671" w:type="dxa"/>
+        <w:gridCol w:w="786" w:type="dxa"/>
+        <w:gridCol w:w="1131" w:type="dxa"/>
+        <w:gridCol w:w="959" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takatɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkatɨtat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨkɨtɨtɨtɨkɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkakatɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1excl.sing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">buy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">active</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="786" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cheese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtakɨtɨtata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakatat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1excl.sing</w:t>
+              <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">buy</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+              <w:t xml:space="preserve">PAST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">active</w:t>
+              <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAST</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1060" w:type="dxa"/>
+              <w:t xml:space="preserve">the</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indicative</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="700" w:type="dxa"/>
+              <w:t xml:space="preserve">ACC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the</w:t>
-[...426 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">mouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -14452,234 +14545,234 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1060" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="700" w:type="dxa"/>
+        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="1180" w:type="dxa"/>
+        <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="820" w:type="dxa"/>
         <w:gridCol w:w="700" w:type="dxa"/>
         <w:gridCol w:w="1060" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatɨkɨkɨtakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtɨtatak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
@@ -14688,95 +14781,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -14943,870 +15036,870 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	(25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[kɨtɨkakɨ takɨtɨtɨkɨtɨ kɨtakata tatakakɨkɨkɨ tɨkakɨka kɨtakakɨtɨta tɨkɨtɨkɨka kɨ ka kɨtakata tɨtakɨkatata tɨtatɨkɨta kɨ ka]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="760" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ɨkakɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">takɨtɨtɨkɨtɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tatakakɨkɨkɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akɨka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨtakakɨtɨta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">boy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">girl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">apple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="700" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="820" w:type="dxa"/>
+        <w:gridCol w:w="987" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="1046" w:type="dxa"/>
+        <w:gridCol w:w="691" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
+        <w:gridCol w:w="1165" w:type="dxa"/>
+        <w:gridCol w:w="987" w:type="dxa"/>
+        <w:gridCol w:w="809" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...173 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨkɨtɨkɨk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-akata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtakɨkatata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tɨtatɨkɨt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">give</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcW w:w="1046" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">indicative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">surprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="809" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">active</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="0"/>
@@ -15838,71 +15931,71 @@
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">kɨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">ka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:ind w:left="200" w:right="0" w:firstLine="0" w:hanging="0"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAST</w:t>
@@ -48068,51 +48161,51 @@
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDD32BC3"/>
+    <w:nsid w:val="723DFCC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2."/>
       <w:pPr>
         <w:tabs>