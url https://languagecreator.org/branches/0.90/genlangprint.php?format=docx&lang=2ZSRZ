--- v1 (2026-06-25)
+++ v2 (2026-08-26)
@@ -79,51 +79,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">❦</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by the Language Creator on 25th June 2026</w:t>
+        <w:t xml:space="preserve">Generated by the Language Creator on 26th August 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas" w:cs="Consolas"/>
@@ -48161,51 +48161,51 @@
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="723DFCC5"/>
+    <w:nsid w:val="E6C7B071"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2."/>
       <w:pPr>
         <w:tabs>