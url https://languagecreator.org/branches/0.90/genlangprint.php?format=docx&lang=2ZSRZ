--- v2 (2026-08-26)
+++ v3 (2026-10-25)
@@ -79,51 +79,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">❦</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by the Language Creator on 26th August 2026</w:t>
+        <w:t xml:space="preserve">Generated by the Language Creator on 25th October 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Consolas" w:cs="Consolas"/>
@@ -48161,51 +48161,51 @@
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6C7B071"/>
+    <w:nsid w:val="3AA3CFE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2."/>
       <w:pPr>
         <w:tabs>